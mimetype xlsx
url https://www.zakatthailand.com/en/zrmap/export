--- v0 (2026-06-04)
+++ v1 (2026-07-20)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="100">
   <si>
     <t>จังหวัด</t>
   </si>
   <si>
     <t>จำนวนผู้มิสิทธิ์รับซะกาตทั้งหมด</t>
   </si>
   <si>
     <t>บุคคลธรรมดา</t>
   </si>
   <si>
     <t>นิติบุคคล</t>
   </si>
   <si>
     <t>ประเภทผู้ขอรับซะกาต</t>
   </si>
   <si>
     <t>ประเภทสวัสดิการซะกาต</t>
   </si>
   <si>
     <t>สถานะ</t>
   </si>
   <si>
     <t>Poor</t>
   </si>
   <si>
@@ -183,50 +183,53 @@
     <t>ขาว</t>
   </si>
   <si>
     <t>ทอง</t>
   </si>
   <si>
     <t>ครัวเรือน</t>
   </si>
   <si>
     <t>จำนวนเงิน</t>
   </si>
   <si>
     <t>ราย</t>
   </si>
   <si>
     <t>Pathum Thani</t>
   </si>
   <si>
     <t>2,000.00</t>
   </si>
   <si>
     <t>10,000.00</t>
   </si>
   <si>
     <t>Krabi</t>
+  </si>
+  <si>
+    <t>Surat Thani</t>
   </si>
   <si>
     <t>Songkhla</t>
   </si>
   <si>
     <t>6,337.50</t>
   </si>
   <si>
     <t>1,687.50</t>
   </si>
   <si>
     <t>57,200.00</t>
   </si>
   <si>
     <t>5,000.00</t>
   </si>
   <si>
     <t>Satun</t>
   </si>
   <si>
     <t>3,847.50</t>
   </si>
   <si>
     <t>1,728.75</t>
   </si>
@@ -656,51 +659,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DL12"/>
+  <dimension ref="A1:DL13"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:116">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="AK1" t="s">
         <v>5</v>
@@ -1977,99 +1980,99 @@
       </c>
       <c r="DG6">
         <v>0</v>
       </c>
       <c r="DH6">
         <v>0</v>
       </c>
       <c r="DI6">
         <v>0</v>
       </c>
       <c r="DJ6">
         <v>0</v>
       </c>
       <c r="DK6">
         <v>0</v>
       </c>
       <c r="DL6">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:116">
       <c r="A7" t="s">
         <v>57</v>
       </c>
       <c r="B7">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="C7">
-        <v>72</v>
+        <v>1</v>
       </c>
       <c r="D7">
         <v>0</v>
       </c>
       <c r="E7">
-        <v>50</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>1</v>
+      </c>
+      <c r="F7">
+        <v>250.0</v>
       </c>
       <c r="G7">
         <v>0</v>
       </c>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J7">
-        <v>0.0</v>
+        <v>250.0</v>
       </c>
       <c r="K7">
         <v>0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7">
         <v>0</v>
       </c>
       <c r="N7">
         <v>0.0</v>
       </c>
       <c r="O7">
         <v>0</v>
       </c>
       <c r="P7">
         <v>0.0</v>
       </c>
       <c r="Q7">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>59</v>
+        <v>0</v>
+      </c>
+      <c r="R7">
+        <v>0.0</v>
       </c>
       <c r="S7">
         <v>0</v>
       </c>
       <c r="T7">
         <v>0.0</v>
       </c>
       <c r="U7">
         <v>0</v>
       </c>
       <c r="V7">
         <v>0.0</v>
       </c>
       <c r="W7">
         <v>0</v>
       </c>
       <c r="X7">
         <v>0.0</v>
       </c>
       <c r="Y7">
         <v>0</v>
       </c>
       <c r="Z7">
         <v>0.0</v>
       </c>
@@ -2130,78 +2133,78 @@
       <c r="AS7">
         <v>0</v>
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
-        <v>66</v>
-[...2 lines deleted...]
-        <v>60</v>
+        <v>0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
-        <v>10</v>
-[...2 lines deleted...]
-        <v>61</v>
+        <v>0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1</v>
+      </c>
+      <c r="BJ7" t="s">
+        <v>54</v>
       </c>
       <c r="BK7">
         <v>0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
         <v>0</v>
       </c>
       <c r="BR7">
         <v>0.0</v>
       </c>
@@ -2268,664 +2271,664 @@
       <c r="CM7">
         <v>0</v>
       </c>
       <c r="CN7">
         <v>0</v>
       </c>
       <c r="CO7">
         <v>0</v>
       </c>
       <c r="CP7">
         <v>0</v>
       </c>
       <c r="CQ7">
         <v>0</v>
       </c>
       <c r="CR7">
         <v>0</v>
       </c>
       <c r="CS7">
         <v>0</v>
       </c>
       <c r="CT7">
         <v>0</v>
       </c>
       <c r="CU7">
-        <v>75</v>
+        <v>1</v>
       </c>
       <c r="CV7">
         <v>0</v>
       </c>
       <c r="CW7">
         <v>0</v>
       </c>
       <c r="CX7">
         <v>0</v>
       </c>
       <c r="CY7">
         <v>0</v>
       </c>
       <c r="CZ7">
         <v>0</v>
       </c>
       <c r="DA7">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="DB7">
         <v>0</v>
       </c>
       <c r="DC7">
         <v>0</v>
       </c>
       <c r="DD7">
         <v>0</v>
       </c>
       <c r="DE7">
         <v>0</v>
       </c>
       <c r="DF7">
         <v>0</v>
       </c>
       <c r="DG7">
         <v>0</v>
       </c>
       <c r="DH7">
         <v>0</v>
       </c>
       <c r="DI7">
         <v>0</v>
       </c>
       <c r="DJ7">
         <v>0</v>
       </c>
       <c r="DK7">
         <v>0</v>
       </c>
       <c r="DL7">
         <v>0</v>
       </c>
     </row>
     <row r="8" spans="1:116">
       <c r="A8" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="B8">
-        <v>3</v>
+        <v>72</v>
       </c>
       <c r="C8">
-        <v>3</v>
+        <v>72</v>
       </c>
       <c r="D8">
         <v>0</v>
       </c>
       <c r="E8">
-        <v>2</v>
+        <v>50</v>
       </c>
       <c r="F8" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
       <c r="G8">
         <v>0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>64</v>
+        <v>0</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
       </c>
       <c r="K8">
         <v>0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8">
         <v>0</v>
       </c>
       <c r="N8">
         <v>0.0</v>
       </c>
       <c r="O8">
         <v>0</v>
       </c>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
-        <v>2</v>
+        <v>23</v>
       </c>
       <c r="R8" t="s">
-        <v>65</v>
+        <v>60</v>
       </c>
       <c r="S8">
         <v>0</v>
       </c>
       <c r="T8">
         <v>0.0</v>
       </c>
       <c r="U8">
-        <v>1</v>
-[...1 lines deleted...]
-      <c r="V8" t="s">
+        <v>0</v>
+      </c>
+      <c r="V8">
+        <v>0.0</v>
+      </c>
+      <c r="W8">
+        <v>0</v>
+      </c>
+      <c r="X8">
+        <v>0.0</v>
+      </c>
+      <c r="Y8">
+        <v>0</v>
+      </c>
+      <c r="Z8">
+        <v>0.0</v>
+      </c>
+      <c r="AA8">
+        <v>0</v>
+      </c>
+      <c r="AB8">
+        <v>0.0</v>
+      </c>
+      <c r="AC8">
+        <v>0</v>
+      </c>
+      <c r="AD8">
+        <v>0.0</v>
+      </c>
+      <c r="AE8">
+        <v>0</v>
+      </c>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
         <v>66</v>
-      </c>
-[...91 lines deleted...]
-        <v>1</v>
       </c>
       <c r="BB8" t="s">
         <v>61</v>
       </c>
       <c r="BC8">
         <v>0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
-        <v>3</v>
+        <v>10</v>
       </c>
       <c r="BF8" t="s">
-        <v>69</v>
+        <v>62</v>
       </c>
       <c r="BG8">
         <v>0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
-        <v>4</v>
-[...2 lines deleted...]
-        <v>70</v>
+        <v>0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
+        <v>0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
+        <v>0</v>
+      </c>
+      <c r="CD8">
+        <v>0</v>
+      </c>
+      <c r="CE8">
+        <v>0</v>
+      </c>
+      <c r="CF8">
+        <v>0</v>
+      </c>
+      <c r="CG8">
+        <v>0</v>
+      </c>
+      <c r="CH8">
+        <v>0</v>
+      </c>
+      <c r="CI8">
+        <v>0</v>
+      </c>
+      <c r="CJ8">
+        <v>0</v>
+      </c>
+      <c r="CK8">
+        <v>0</v>
+      </c>
+      <c r="CL8">
+        <v>0</v>
+      </c>
+      <c r="CM8">
+        <v>0</v>
+      </c>
+      <c r="CN8">
+        <v>0</v>
+      </c>
+      <c r="CO8">
+        <v>0</v>
+      </c>
+      <c r="CP8">
+        <v>0</v>
+      </c>
+      <c r="CQ8">
+        <v>0</v>
+      </c>
+      <c r="CR8">
+        <v>0</v>
+      </c>
+      <c r="CS8">
+        <v>0</v>
+      </c>
+      <c r="CT8">
+        <v>0</v>
+      </c>
+      <c r="CU8">
+        <v>75</v>
+      </c>
+      <c r="CV8">
+        <v>0</v>
+      </c>
+      <c r="CW8">
+        <v>0</v>
+      </c>
+      <c r="CX8">
+        <v>0</v>
+      </c>
+      <c r="CY8">
+        <v>0</v>
+      </c>
+      <c r="CZ8">
+        <v>0</v>
+      </c>
+      <c r="DA8">
         <v>1</v>
-      </c>
-[...106 lines deleted...]
-        <v>0</v>
       </c>
       <c r="DB8">
         <v>0</v>
       </c>
       <c r="DC8">
         <v>0</v>
       </c>
       <c r="DD8">
         <v>0</v>
       </c>
       <c r="DE8">
         <v>0</v>
       </c>
       <c r="DF8">
         <v>0</v>
       </c>
       <c r="DG8">
         <v>0</v>
       </c>
       <c r="DH8">
         <v>0</v>
       </c>
       <c r="DI8">
         <v>0</v>
       </c>
       <c r="DJ8">
         <v>0</v>
       </c>
       <c r="DK8">
         <v>0</v>
       </c>
       <c r="DL8">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:116">
       <c r="A9" t="s">
-        <v>72</v>
+        <v>63</v>
       </c>
       <c r="B9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="C9">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="D9">
         <v>0</v>
       </c>
       <c r="E9">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>375.0</v>
+        <v>2</v>
+      </c>
+      <c r="F9" t="s">
+        <v>64</v>
       </c>
       <c r="G9">
         <v>0</v>
       </c>
       <c r="H9">
         <v>0.0</v>
       </c>
       <c r="I9">
         <v>1</v>
       </c>
-      <c r="J9">
-        <v>375.0</v>
+      <c r="J9" t="s">
+        <v>65</v>
       </c>
       <c r="K9">
         <v>0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9">
         <v>0</v>
       </c>
       <c r="P9">
         <v>0.0</v>
       </c>
       <c r="Q9">
         <v>2</v>
       </c>
-      <c r="R9">
-        <v>437.5</v>
+      <c r="R9" t="s">
+        <v>66</v>
       </c>
       <c r="S9">
         <v>0</v>
       </c>
       <c r="T9">
         <v>0.0</v>
       </c>
       <c r="U9">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1</v>
+      </c>
+      <c r="V9" t="s">
+        <v>67</v>
       </c>
       <c r="W9">
         <v>0</v>
       </c>
       <c r="X9">
         <v>0.0</v>
       </c>
       <c r="Y9">
         <v>0</v>
       </c>
       <c r="Z9">
         <v>0.0</v>
       </c>
       <c r="AA9">
         <v>0</v>
       </c>
       <c r="AB9">
         <v>0.0</v>
       </c>
       <c r="AC9">
         <v>0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>1</v>
       </c>
-      <c r="AH9">
-        <v>375.0</v>
+      <c r="AH9" t="s">
+        <v>65</v>
       </c>
       <c r="AI9">
         <v>0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2</v>
+      </c>
+      <c r="AL9" t="s">
+        <v>68</v>
       </c>
       <c r="AM9">
         <v>0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1</v>
+      </c>
+      <c r="AP9" t="s">
+        <v>69</v>
       </c>
       <c r="AQ9">
         <v>0</v>
       </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
         <v>0</v>
       </c>
       <c r="AT9">
         <v>0.0</v>
       </c>
       <c r="AU9">
         <v>0</v>
       </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
         <v>1</v>
       </c>
-      <c r="AX9" t="s">
-        <v>73</v>
+      <c r="AX9">
+        <v>500.0</v>
       </c>
       <c r="AY9">
         <v>0</v>
       </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="BB9" t="s">
-        <v>74</v>
+        <v>62</v>
       </c>
       <c r="BC9">
         <v>0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
+        <v>3</v>
+      </c>
+      <c r="BF9" t="s">
+        <v>70</v>
+      </c>
+      <c r="BG9">
+        <v>0</v>
+      </c>
+      <c r="BH9">
+        <v>0.0</v>
+      </c>
+      <c r="BI9">
+        <v>0</v>
+      </c>
+      <c r="BJ9">
+        <v>0.0</v>
+      </c>
+      <c r="BK9">
+        <v>0</v>
+      </c>
+      <c r="BL9">
+        <v>0.0</v>
+      </c>
+      <c r="BM9">
+        <v>4</v>
+      </c>
+      <c r="BN9" t="s">
+        <v>71</v>
+      </c>
+      <c r="BO9">
+        <v>0</v>
+      </c>
+      <c r="BP9">
+        <v>0.0</v>
+      </c>
+      <c r="BQ9">
         <v>1</v>
       </c>
-      <c r="BF9" t="s">
-[...36 lines deleted...]
-        <v>0.0</v>
+      <c r="BR9" t="s">
+        <v>72</v>
       </c>
       <c r="BS9">
         <v>0</v>
       </c>
       <c r="BT9">
         <v>0.0</v>
       </c>
       <c r="BU9">
         <v>0</v>
       </c>
       <c r="BV9">
         <v>0.0</v>
       </c>
       <c r="BW9">
         <v>0</v>
       </c>
       <c r="BX9">
         <v>0.0</v>
       </c>
       <c r="BY9">
         <v>0</v>
       </c>
       <c r="BZ9">
         <v>0.0</v>
       </c>
@@ -2968,51 +2971,51 @@
       <c r="CM9">
         <v>0</v>
       </c>
       <c r="CN9">
         <v>0</v>
       </c>
       <c r="CO9">
         <v>0</v>
       </c>
       <c r="CP9">
         <v>0</v>
       </c>
       <c r="CQ9">
         <v>0</v>
       </c>
       <c r="CR9">
         <v>0</v>
       </c>
       <c r="CS9">
         <v>0</v>
       </c>
       <c r="CT9">
         <v>0</v>
       </c>
       <c r="CU9">
-        <v>2</v>
+        <v>5</v>
       </c>
       <c r="CV9">
         <v>0</v>
       </c>
       <c r="CW9">
         <v>0</v>
       </c>
       <c r="CX9">
         <v>0</v>
       </c>
       <c r="CY9">
         <v>0</v>
       </c>
       <c r="CZ9">
         <v>0</v>
       </c>
       <c r="DA9">
         <v>0</v>
       </c>
       <c r="DB9">
         <v>0</v>
       </c>
       <c r="DC9">
         <v>0</v>
       </c>
@@ -3024,282 +3027,282 @@
       </c>
       <c r="DF9">
         <v>0</v>
       </c>
       <c r="DG9">
         <v>0</v>
       </c>
       <c r="DH9">
         <v>0</v>
       </c>
       <c r="DI9">
         <v>0</v>
       </c>
       <c r="DJ9">
         <v>0</v>
       </c>
       <c r="DK9">
         <v>0</v>
       </c>
       <c r="DL9">
         <v>0</v>
       </c>
     </row>
     <row r="10" spans="1:116">
       <c r="A10" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="B10">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="C10">
-        <v>24</v>
+        <v>2</v>
       </c>
       <c r="D10">
         <v>0</v>
       </c>
       <c r="E10">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>77</v>
+        <v>1</v>
+      </c>
+      <c r="F10">
+        <v>375.0</v>
       </c>
       <c r="G10">
         <v>0</v>
       </c>
       <c r="H10">
         <v>0.0</v>
       </c>
       <c r="I10">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="J10">
-        <v>0.0</v>
+        <v>375.0</v>
       </c>
       <c r="K10">
         <v>0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
         <v>0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10">
+        <v>2</v>
+      </c>
+      <c r="R10">
+        <v>437.5</v>
+      </c>
+      <c r="S10">
+        <v>0</v>
+      </c>
+      <c r="T10">
+        <v>0.0</v>
+      </c>
+      <c r="U10">
+        <v>0</v>
+      </c>
+      <c r="V10">
+        <v>0.0</v>
+      </c>
+      <c r="W10">
+        <v>0</v>
+      </c>
+      <c r="X10">
+        <v>0.0</v>
+      </c>
+      <c r="Y10">
+        <v>0</v>
+      </c>
+      <c r="Z10">
+        <v>0.0</v>
+      </c>
+      <c r="AA10">
+        <v>0</v>
+      </c>
+      <c r="AB10">
+        <v>0.0</v>
+      </c>
+      <c r="AC10">
+        <v>0</v>
+      </c>
+      <c r="AD10">
+        <v>0.0</v>
+      </c>
+      <c r="AE10">
+        <v>0</v>
+      </c>
+      <c r="AF10">
+        <v>0.0</v>
+      </c>
+      <c r="AG10">
         <v>1</v>
       </c>
-      <c r="R10">
-[...46 lines deleted...]
-      </c>
       <c r="AH10">
-        <v>0.0</v>
+        <v>375.0</v>
       </c>
       <c r="AI10">
         <v>0</v>
       </c>
       <c r="AJ10">
         <v>0.0</v>
       </c>
       <c r="AK10">
-        <v>7</v>
-[...2 lines deleted...]
-        <v>79</v>
+        <v>0</v>
+      </c>
+      <c r="AL10">
+        <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0</v>
       </c>
       <c r="AP10">
         <v>0.0</v>
       </c>
       <c r="AQ10">
         <v>0</v>
       </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>80</v>
+        <v>0</v>
+      </c>
+      <c r="AT10">
+        <v>0.0</v>
       </c>
       <c r="AU10">
         <v>0</v>
       </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>1</v>
       </c>
-      <c r="AX10">
-        <v>200.0</v>
+      <c r="AX10" t="s">
+        <v>74</v>
       </c>
       <c r="AY10">
         <v>0</v>
       </c>
       <c r="AZ10">
         <v>0.0</v>
       </c>
       <c r="BA10">
+        <v>2</v>
+      </c>
+      <c r="BB10" t="s">
+        <v>75</v>
+      </c>
+      <c r="BC10">
+        <v>0</v>
+      </c>
+      <c r="BD10">
+        <v>0.0</v>
+      </c>
+      <c r="BE10">
         <v>1</v>
       </c>
-      <c r="BB10" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="BF10" t="s">
-        <v>81</v>
+        <v>76</v>
       </c>
       <c r="BG10">
         <v>0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
-        <v>1</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>0</v>
+      </c>
+      <c r="BJ10">
+        <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0</v>
       </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
       <c r="BM10">
-        <v>3</v>
-[...2 lines deleted...]
-        <v>83</v>
+        <v>0</v>
+      </c>
+      <c r="BN10">
+        <v>0.0</v>
       </c>
       <c r="BO10">
         <v>0</v>
       </c>
       <c r="BP10">
         <v>0.0</v>
       </c>
       <c r="BQ10">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>84</v>
+        <v>0</v>
+      </c>
+      <c r="BR10">
+        <v>0.0</v>
       </c>
       <c r="BS10">
         <v>0</v>
       </c>
       <c r="BT10">
         <v>0.0</v>
       </c>
       <c r="BU10">
         <v>0</v>
       </c>
       <c r="BV10">
         <v>0.0</v>
       </c>
       <c r="BW10">
         <v>0</v>
       </c>
       <c r="BX10">
         <v>0.0</v>
       </c>
       <c r="BY10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="BZ10">
-        <v>65.0</v>
+        <v>0.0</v>
       </c>
       <c r="CA10">
         <v>0</v>
       </c>
       <c r="CB10">
         <v>0.0</v>
       </c>
       <c r="CC10">
         <v>0</v>
       </c>
       <c r="CD10">
         <v>0</v>
       </c>
       <c r="CE10">
         <v>0</v>
       </c>
       <c r="CF10">
         <v>0</v>
       </c>
       <c r="CG10">
         <v>0</v>
       </c>
       <c r="CH10">
         <v>0</v>
       </c>
@@ -3318,338 +3321,338 @@
       <c r="CM10">
         <v>0</v>
       </c>
       <c r="CN10">
         <v>0</v>
       </c>
       <c r="CO10">
         <v>0</v>
       </c>
       <c r="CP10">
         <v>0</v>
       </c>
       <c r="CQ10">
         <v>0</v>
       </c>
       <c r="CR10">
         <v>0</v>
       </c>
       <c r="CS10">
         <v>0</v>
       </c>
       <c r="CT10">
         <v>0</v>
       </c>
       <c r="CU10">
-        <v>26</v>
+        <v>2</v>
       </c>
       <c r="CV10">
         <v>0</v>
       </c>
       <c r="CW10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="CX10">
         <v>0</v>
       </c>
       <c r="CY10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="CZ10">
         <v>0</v>
       </c>
       <c r="DA10">
         <v>0</v>
       </c>
       <c r="DB10">
         <v>0</v>
       </c>
       <c r="DC10">
         <v>0</v>
       </c>
       <c r="DD10">
         <v>0</v>
       </c>
       <c r="DE10">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="DF10">
         <v>0</v>
       </c>
       <c r="DG10">
         <v>0</v>
       </c>
       <c r="DH10">
         <v>0</v>
       </c>
       <c r="DI10">
         <v>0</v>
       </c>
       <c r="DJ10">
         <v>0</v>
       </c>
       <c r="DK10">
         <v>0</v>
       </c>
       <c r="DL10">
         <v>0</v>
       </c>
     </row>
     <row r="11" spans="1:116">
       <c r="A11" t="s">
-        <v>85</v>
+        <v>77</v>
       </c>
       <c r="B11">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="C11">
-        <v>9</v>
+        <v>24</v>
       </c>
       <c r="D11">
         <v>0</v>
       </c>
       <c r="E11">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="F11" t="s">
-        <v>86</v>
+        <v>78</v>
       </c>
       <c r="G11">
         <v>0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
-        <v>2</v>
-[...2 lines deleted...]
-        <v>82</v>
+        <v>1</v>
+      </c>
+      <c r="R11">
+        <v>625.0</v>
       </c>
       <c r="S11">
         <v>0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>2</v>
       </c>
       <c r="V11" t="s">
-        <v>82</v>
+        <v>79</v>
       </c>
       <c r="W11">
         <v>0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="AH11">
-        <v>687.5</v>
+        <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0</v>
       </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
-        <v>3</v>
+        <v>7</v>
       </c>
       <c r="AL11" t="s">
-        <v>87</v>
+        <v>80</v>
       </c>
       <c r="AM11">
         <v>0</v>
       </c>
       <c r="AN11">
         <v>0.0</v>
       </c>
       <c r="AO11">
         <v>0</v>
       </c>
       <c r="AP11">
         <v>0.0</v>
       </c>
       <c r="AQ11">
         <v>0</v>
       </c>
       <c r="AR11">
         <v>0.0</v>
       </c>
       <c r="AS11">
         <v>1</v>
       </c>
       <c r="AT11" t="s">
-        <v>88</v>
+        <v>81</v>
       </c>
       <c r="AU11">
         <v>0</v>
       </c>
       <c r="AV11">
         <v>0.0</v>
       </c>
       <c r="AW11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="AX11">
-        <v>0.0</v>
+        <v>200.0</v>
       </c>
       <c r="AY11">
         <v>0</v>
       </c>
       <c r="AZ11">
         <v>0.0</v>
       </c>
       <c r="BA11">
+        <v>1</v>
+      </c>
+      <c r="BB11" t="s">
+        <v>54</v>
+      </c>
+      <c r="BC11">
+        <v>0</v>
+      </c>
+      <c r="BD11">
+        <v>0.0</v>
+      </c>
+      <c r="BE11">
+        <v>23</v>
+      </c>
+      <c r="BF11" t="s">
+        <v>82</v>
+      </c>
+      <c r="BG11">
+        <v>0</v>
+      </c>
+      <c r="BH11">
+        <v>0.0</v>
+      </c>
+      <c r="BI11">
+        <v>1</v>
+      </c>
+      <c r="BJ11" t="s">
+        <v>83</v>
+      </c>
+      <c r="BK11">
+        <v>0</v>
+      </c>
+      <c r="BL11">
+        <v>0.0</v>
+      </c>
+      <c r="BM11">
         <v>3</v>
       </c>
-      <c r="BB11" t="s">
-[...32 lines deleted...]
-      <c r="BM11">
+      <c r="BN11" t="s">
+        <v>84</v>
+      </c>
+      <c r="BO11">
+        <v>0</v>
+      </c>
+      <c r="BP11">
+        <v>0.0</v>
+      </c>
+      <c r="BQ11">
+        <v>2</v>
+      </c>
+      <c r="BR11" t="s">
+        <v>85</v>
+      </c>
+      <c r="BS11">
+        <v>0</v>
+      </c>
+      <c r="BT11">
+        <v>0.0</v>
+      </c>
+      <c r="BU11">
+        <v>0</v>
+      </c>
+      <c r="BV11">
+        <v>0.0</v>
+      </c>
+      <c r="BW11">
+        <v>0</v>
+      </c>
+      <c r="BX11">
+        <v>0.0</v>
+      </c>
+      <c r="BY11">
         <v>1</v>
       </c>
-      <c r="BN11" t="s">
-[...36 lines deleted...]
-        <v>93</v>
+      <c r="BZ11">
+        <v>65.0</v>
       </c>
       <c r="CA11">
         <v>0</v>
       </c>
       <c r="CB11">
         <v>0.0</v>
       </c>
       <c r="CC11">
         <v>0</v>
       </c>
       <c r="CD11">
         <v>0</v>
       </c>
       <c r="CE11">
         <v>0</v>
       </c>
       <c r="CF11">
         <v>0</v>
       </c>
       <c r="CG11">
         <v>0</v>
       </c>
       <c r="CH11">
         <v>0</v>
       </c>
@@ -3668,451 +3671,801 @@
       <c r="CM11">
         <v>0</v>
       </c>
       <c r="CN11">
         <v>0</v>
       </c>
       <c r="CO11">
         <v>0</v>
       </c>
       <c r="CP11">
         <v>0</v>
       </c>
       <c r="CQ11">
         <v>0</v>
       </c>
       <c r="CR11">
         <v>0</v>
       </c>
       <c r="CS11">
         <v>0</v>
       </c>
       <c r="CT11">
         <v>0</v>
       </c>
       <c r="CU11">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="CV11">
         <v>0</v>
       </c>
       <c r="CW11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CX11">
         <v>0</v>
       </c>
       <c r="CY11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="CZ11">
         <v>0</v>
       </c>
       <c r="DA11">
         <v>0</v>
       </c>
       <c r="DB11">
         <v>0</v>
       </c>
       <c r="DC11">
         <v>0</v>
       </c>
       <c r="DD11">
         <v>0</v>
       </c>
       <c r="DE11">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="DF11">
         <v>0</v>
       </c>
       <c r="DG11">
         <v>0</v>
       </c>
       <c r="DH11">
         <v>0</v>
       </c>
       <c r="DI11">
         <v>0</v>
       </c>
       <c r="DJ11">
         <v>0</v>
       </c>
       <c r="DK11">
         <v>0</v>
       </c>
       <c r="DL11">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="1:116">
       <c r="A12" t="s">
-        <v>94</v>
+        <v>86</v>
       </c>
       <c r="B12">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="C12">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="D12">
         <v>0</v>
       </c>
       <c r="E12">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="F12" t="s">
-        <v>95</v>
+        <v>87</v>
       </c>
       <c r="G12">
         <v>0</v>
       </c>
       <c r="H12">
         <v>0.0</v>
       </c>
       <c r="I12">
         <v>0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0</v>
       </c>
       <c r="N12">
         <v>0.0</v>
       </c>
       <c r="O12">
         <v>0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
       <c r="Q12">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2</v>
+      </c>
+      <c r="R12" t="s">
+        <v>83</v>
       </c>
       <c r="S12">
         <v>0</v>
       </c>
       <c r="T12">
         <v>0.0</v>
       </c>
       <c r="U12">
+        <v>2</v>
+      </c>
+      <c r="V12" t="s">
+        <v>83</v>
+      </c>
+      <c r="W12">
+        <v>0</v>
+      </c>
+      <c r="X12">
+        <v>0.0</v>
+      </c>
+      <c r="Y12">
+        <v>0</v>
+      </c>
+      <c r="Z12">
+        <v>0.0</v>
+      </c>
+      <c r="AA12">
+        <v>0</v>
+      </c>
+      <c r="AB12">
+        <v>0.0</v>
+      </c>
+      <c r="AC12">
+        <v>0</v>
+      </c>
+      <c r="AD12">
+        <v>0.0</v>
+      </c>
+      <c r="AE12">
+        <v>0</v>
+      </c>
+      <c r="AF12">
+        <v>0.0</v>
+      </c>
+      <c r="AG12">
         <v>1</v>
       </c>
-      <c r="V12" t="s">
-[...34 lines deleted...]
-      </c>
       <c r="AH12">
-        <v>0.0</v>
+        <v>687.5</v>
       </c>
       <c r="AI12">
         <v>0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>3</v>
+      </c>
+      <c r="AL12" t="s">
+        <v>88</v>
       </c>
       <c r="AM12">
         <v>0</v>
       </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
       <c r="AO12">
         <v>0</v>
       </c>
       <c r="AP12">
         <v>0.0</v>
       </c>
       <c r="AQ12">
         <v>0</v>
       </c>
       <c r="AR12">
         <v>0.0</v>
       </c>
       <c r="AS12">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>1</v>
+      </c>
+      <c r="AT12" t="s">
+        <v>89</v>
       </c>
       <c r="AU12">
         <v>0</v>
       </c>
       <c r="AV12">
         <v>0.0</v>
       </c>
       <c r="AW12">
         <v>0</v>
       </c>
       <c r="AX12">
         <v>0.0</v>
       </c>
       <c r="AY12">
         <v>0</v>
       </c>
       <c r="AZ12">
         <v>0.0</v>
       </c>
       <c r="BA12">
-        <v>1</v>
+        <v>3</v>
       </c>
       <c r="BB12" t="s">
-        <v>97</v>
+        <v>90</v>
       </c>
       <c r="BC12">
         <v>0</v>
       </c>
       <c r="BD12">
         <v>0.0</v>
       </c>
       <c r="BE12">
-        <v>7</v>
+        <v>10</v>
       </c>
       <c r="BF12" t="s">
         <v>91</v>
       </c>
       <c r="BG12">
         <v>0</v>
       </c>
       <c r="BH12">
         <v>0.0</v>
       </c>
       <c r="BI12">
-        <v>0</v>
-[...2 lines deleted...]
-        <v>0.0</v>
+        <v>2</v>
+      </c>
+      <c r="BJ12" t="s">
+        <v>92</v>
       </c>
       <c r="BK12">
         <v>0</v>
       </c>
       <c r="BL12">
         <v>0.0</v>
       </c>
       <c r="BM12">
         <v>1</v>
       </c>
       <c r="BN12" t="s">
         <v>93</v>
       </c>
       <c r="BO12">
         <v>0</v>
       </c>
       <c r="BP12">
         <v>0.0</v>
       </c>
       <c r="BQ12">
-        <v>2</v>
-[...1 lines deleted...]
-      <c r="BR12" t="s">
+        <v>0</v>
+      </c>
+      <c r="BR12">
+        <v>0.0</v>
+      </c>
+      <c r="BS12">
+        <v>0</v>
+      </c>
+      <c r="BT12">
+        <v>0.0</v>
+      </c>
+      <c r="BU12">
+        <v>0</v>
+      </c>
+      <c r="BV12">
+        <v>0.0</v>
+      </c>
+      <c r="BW12">
+        <v>0</v>
+      </c>
+      <c r="BX12">
+        <v>0.0</v>
+      </c>
+      <c r="BY12">
+        <v>2</v>
+      </c>
+      <c r="BZ12" t="s">
+        <v>94</v>
+      </c>
+      <c r="CA12">
+        <v>0</v>
+      </c>
+      <c r="CB12">
+        <v>0.0</v>
+      </c>
+      <c r="CC12">
+        <v>0</v>
+      </c>
+      <c r="CD12">
+        <v>0</v>
+      </c>
+      <c r="CE12">
+        <v>0</v>
+      </c>
+      <c r="CF12">
+        <v>0</v>
+      </c>
+      <c r="CG12">
+        <v>0</v>
+      </c>
+      <c r="CH12">
+        <v>0</v>
+      </c>
+      <c r="CI12">
+        <v>0</v>
+      </c>
+      <c r="CJ12">
+        <v>0</v>
+      </c>
+      <c r="CK12">
+        <v>0</v>
+      </c>
+      <c r="CL12">
+        <v>0</v>
+      </c>
+      <c r="CM12">
+        <v>0</v>
+      </c>
+      <c r="CN12">
+        <v>0</v>
+      </c>
+      <c r="CO12">
+        <v>0</v>
+      </c>
+      <c r="CP12">
+        <v>0</v>
+      </c>
+      <c r="CQ12">
+        <v>0</v>
+      </c>
+      <c r="CR12">
+        <v>0</v>
+      </c>
+      <c r="CS12">
+        <v>0</v>
+      </c>
+      <c r="CT12">
+        <v>0</v>
+      </c>
+      <c r="CU12">
+        <v>12</v>
+      </c>
+      <c r="CV12">
+        <v>0</v>
+      </c>
+      <c r="CW12">
+        <v>0</v>
+      </c>
+      <c r="CX12">
+        <v>0</v>
+      </c>
+      <c r="CY12">
+        <v>0</v>
+      </c>
+      <c r="CZ12">
+        <v>0</v>
+      </c>
+      <c r="DA12">
+        <v>0</v>
+      </c>
+      <c r="DB12">
+        <v>0</v>
+      </c>
+      <c r="DC12">
+        <v>0</v>
+      </c>
+      <c r="DD12">
+        <v>0</v>
+      </c>
+      <c r="DE12">
+        <v>0</v>
+      </c>
+      <c r="DF12">
+        <v>0</v>
+      </c>
+      <c r="DG12">
+        <v>0</v>
+      </c>
+      <c r="DH12">
+        <v>0</v>
+      </c>
+      <c r="DI12">
+        <v>0</v>
+      </c>
+      <c r="DJ12">
+        <v>0</v>
+      </c>
+      <c r="DK12">
+        <v>0</v>
+      </c>
+      <c r="DL12">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:116">
+      <c r="A13" t="s">
+        <v>95</v>
+      </c>
+      <c r="B13">
+        <v>7</v>
+      </c>
+      <c r="C13">
+        <v>7</v>
+      </c>
+      <c r="D13">
+        <v>0</v>
+      </c>
+      <c r="E13">
+        <v>7</v>
+      </c>
+      <c r="F13" t="s">
+        <v>96</v>
+      </c>
+      <c r="G13">
+        <v>0</v>
+      </c>
+      <c r="H13">
+        <v>0.0</v>
+      </c>
+      <c r="I13">
+        <v>0</v>
+      </c>
+      <c r="J13">
+        <v>0.0</v>
+      </c>
+      <c r="K13">
+        <v>0</v>
+      </c>
+      <c r="L13">
+        <v>0.0</v>
+      </c>
+      <c r="M13">
+        <v>0</v>
+      </c>
+      <c r="N13">
+        <v>0.0</v>
+      </c>
+      <c r="O13">
+        <v>0</v>
+      </c>
+      <c r="P13">
+        <v>0.0</v>
+      </c>
+      <c r="Q13">
+        <v>0</v>
+      </c>
+      <c r="R13">
+        <v>0.0</v>
+      </c>
+      <c r="S13">
+        <v>0</v>
+      </c>
+      <c r="T13">
+        <v>0.0</v>
+      </c>
+      <c r="U13">
+        <v>1</v>
+      </c>
+      <c r="V13" t="s">
+        <v>97</v>
+      </c>
+      <c r="W13">
+        <v>0</v>
+      </c>
+      <c r="X13">
+        <v>0.0</v>
+      </c>
+      <c r="Y13">
+        <v>0</v>
+      </c>
+      <c r="Z13">
+        <v>0.0</v>
+      </c>
+      <c r="AA13">
+        <v>0</v>
+      </c>
+      <c r="AB13">
+        <v>0.0</v>
+      </c>
+      <c r="AC13">
+        <v>0</v>
+      </c>
+      <c r="AD13">
+        <v>0.0</v>
+      </c>
+      <c r="AE13">
+        <v>0</v>
+      </c>
+      <c r="AF13">
+        <v>0.0</v>
+      </c>
+      <c r="AG13">
+        <v>0</v>
+      </c>
+      <c r="AH13">
+        <v>0.0</v>
+      </c>
+      <c r="AI13">
+        <v>0</v>
+      </c>
+      <c r="AJ13">
+        <v>0.0</v>
+      </c>
+      <c r="AK13">
+        <v>0</v>
+      </c>
+      <c r="AL13">
+        <v>0.0</v>
+      </c>
+      <c r="AM13">
+        <v>0</v>
+      </c>
+      <c r="AN13">
+        <v>0.0</v>
+      </c>
+      <c r="AO13">
+        <v>0</v>
+      </c>
+      <c r="AP13">
+        <v>0.0</v>
+      </c>
+      <c r="AQ13">
+        <v>0</v>
+      </c>
+      <c r="AR13">
+        <v>0.0</v>
+      </c>
+      <c r="AS13">
+        <v>0</v>
+      </c>
+      <c r="AT13">
+        <v>0.0</v>
+      </c>
+      <c r="AU13">
+        <v>0</v>
+      </c>
+      <c r="AV13">
+        <v>0.0</v>
+      </c>
+      <c r="AW13">
+        <v>0</v>
+      </c>
+      <c r="AX13">
+        <v>0.0</v>
+      </c>
+      <c r="AY13">
+        <v>0</v>
+      </c>
+      <c r="AZ13">
+        <v>0.0</v>
+      </c>
+      <c r="BA13">
+        <v>1</v>
+      </c>
+      <c r="BB13" t="s">
         <v>98</v>
       </c>
-      <c r="BS12">
-[...83 lines deleted...]
-      <c r="CU12">
+      <c r="BC13">
+        <v>0</v>
+      </c>
+      <c r="BD13">
+        <v>0.0</v>
+      </c>
+      <c r="BE13">
         <v>7</v>
       </c>
-      <c r="CV12">
-[...47 lines deleted...]
-      <c r="DL12">
+      <c r="BF13" t="s">
+        <v>92</v>
+      </c>
+      <c r="BG13">
+        <v>0</v>
+      </c>
+      <c r="BH13">
+        <v>0.0</v>
+      </c>
+      <c r="BI13">
+        <v>0</v>
+      </c>
+      <c r="BJ13">
+        <v>0.0</v>
+      </c>
+      <c r="BK13">
+        <v>0</v>
+      </c>
+      <c r="BL13">
+        <v>0.0</v>
+      </c>
+      <c r="BM13">
+        <v>1</v>
+      </c>
+      <c r="BN13" t="s">
+        <v>94</v>
+      </c>
+      <c r="BO13">
+        <v>0</v>
+      </c>
+      <c r="BP13">
+        <v>0.0</v>
+      </c>
+      <c r="BQ13">
+        <v>2</v>
+      </c>
+      <c r="BR13" t="s">
+        <v>99</v>
+      </c>
+      <c r="BS13">
+        <v>0</v>
+      </c>
+      <c r="BT13">
+        <v>0.0</v>
+      </c>
+      <c r="BU13">
+        <v>0</v>
+      </c>
+      <c r="BV13">
+        <v>0.0</v>
+      </c>
+      <c r="BW13">
+        <v>0</v>
+      </c>
+      <c r="BX13">
+        <v>0.0</v>
+      </c>
+      <c r="BY13">
+        <v>0</v>
+      </c>
+      <c r="BZ13">
+        <v>0.0</v>
+      </c>
+      <c r="CA13">
+        <v>0</v>
+      </c>
+      <c r="CB13">
+        <v>0.0</v>
+      </c>
+      <c r="CC13">
+        <v>0</v>
+      </c>
+      <c r="CD13">
+        <v>0</v>
+      </c>
+      <c r="CE13">
+        <v>0</v>
+      </c>
+      <c r="CF13">
+        <v>0</v>
+      </c>
+      <c r="CG13">
+        <v>0</v>
+      </c>
+      <c r="CH13">
+        <v>0</v>
+      </c>
+      <c r="CI13">
+        <v>0</v>
+      </c>
+      <c r="CJ13">
+        <v>0</v>
+      </c>
+      <c r="CK13">
+        <v>0</v>
+      </c>
+      <c r="CL13">
+        <v>0</v>
+      </c>
+      <c r="CM13">
+        <v>0</v>
+      </c>
+      <c r="CN13">
+        <v>0</v>
+      </c>
+      <c r="CO13">
+        <v>0</v>
+      </c>
+      <c r="CP13">
+        <v>0</v>
+      </c>
+      <c r="CQ13">
+        <v>0</v>
+      </c>
+      <c r="CR13">
+        <v>0</v>
+      </c>
+      <c r="CS13">
+        <v>0</v>
+      </c>
+      <c r="CT13">
+        <v>0</v>
+      </c>
+      <c r="CU13">
+        <v>7</v>
+      </c>
+      <c r="CV13">
+        <v>0</v>
+      </c>
+      <c r="CW13">
+        <v>0</v>
+      </c>
+      <c r="CX13">
+        <v>0</v>
+      </c>
+      <c r="CY13">
+        <v>0</v>
+      </c>
+      <c r="CZ13">
+        <v>0</v>
+      </c>
+      <c r="DA13">
+        <v>0</v>
+      </c>
+      <c r="DB13">
+        <v>0</v>
+      </c>
+      <c r="DC13">
+        <v>0</v>
+      </c>
+      <c r="DD13">
+        <v>0</v>
+      </c>
+      <c r="DE13">
+        <v>0</v>
+      </c>
+      <c r="DF13">
+        <v>0</v>
+      </c>
+      <c r="DG13">
+        <v>0</v>
+      </c>
+      <c r="DH13">
+        <v>0</v>
+      </c>
+      <c r="DI13">
+        <v>0</v>
+      </c>
+      <c r="DJ13">
+        <v>0</v>
+      </c>
+      <c r="DK13">
+        <v>0</v>
+      </c>
+      <c r="DL13">
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <mergeCells>
     <mergeCell ref="A1:A4"/>
     <mergeCell ref="B1:B4"/>
     <mergeCell ref="C1:C4"/>
     <mergeCell ref="D1:D4"/>
     <mergeCell ref="E1:AJ1"/>
     <mergeCell ref="AK1:CB1"/>
     <mergeCell ref="CC1:DL1"/>
     <mergeCell ref="E2:H2"/>
     <mergeCell ref="I2:L2"/>
     <mergeCell ref="M2:P2"/>
     <mergeCell ref="Q2:T2"/>
     <mergeCell ref="U2:X2"/>
     <mergeCell ref="Y2:AB2"/>
     <mergeCell ref="AC2:AF2"/>
     <mergeCell ref="AG2:AJ2"/>
     <mergeCell ref="AK2:AN2"/>
     <mergeCell ref="AO2:AR2"/>
     <mergeCell ref="AS2:AV2"/>
     <mergeCell ref="AW2:AZ2"/>
     <mergeCell ref="BA2:BD2"/>